--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -1,457 +1,477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30203"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://finanshus.sharepoint.com/sites/Finanshuset110/Delte dokumenter/Fælles - N-Drev/03 - Internt/Kommunikation og presse/Filer og dokumenter til download/Budgetskema/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="69" documentId="8_{400A0EC3-0E44-4128-931C-A01A2BA0F934}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1C9E74AF-2BE7-44AC-86C3-6B0877A04A32}"/>
+  <xr:revisionPtr revIDLastSave="118" documentId="8_{400A0EC3-0E44-4128-931C-A01A2BA0F934}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7ED8E5F1-2F2C-489E-A06E-F502AA98E910}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Ark1" sheetId="1" r:id="rId1"/>
     <sheet name="Ark2" sheetId="2" r:id="rId2"/>
     <sheet name="Ark3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ark1'!$A$4:$N$103</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Ark1'!$A$4:$N$108</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Ark1'!$4:$7</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A62" i="1" l="1"/>
-  <c r="N62" i="1"/>
+  <c r="N20" i="1" l="1"/>
+  <c r="N59" i="1"/>
+  <c r="N58" i="1"/>
+  <c r="N57" i="1"/>
+  <c r="N88" i="1"/>
+  <c r="N89" i="1"/>
+  <c r="N90" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="A65" i="1"/>
+  <c r="N65" i="1"/>
   <c r="A9" i="1"/>
-  <c r="N70" i="1"/>
-[...2 lines deleted...]
-  <c r="N44" i="1"/>
+  <c r="N73" i="1"/>
+  <c r="N74" i="1"/>
+  <c r="N45" i="1"/>
+  <c r="N46" i="1"/>
   <c r="B14" i="1"/>
   <c r="C14" i="1"/>
   <c r="D14" i="1"/>
   <c r="E14" i="1"/>
   <c r="F14" i="1"/>
   <c r="G14" i="1"/>
   <c r="H14" i="1"/>
   <c r="I14" i="1"/>
   <c r="J14" i="1"/>
   <c r="K14" i="1"/>
   <c r="L14" i="1"/>
   <c r="M14" i="1"/>
-  <c r="A76" i="1"/>
-[...12 lines deleted...]
-  <c r="B97" i="1"/>
+  <c r="A79" i="1"/>
+  <c r="A80" i="1"/>
+  <c r="M102" i="1"/>
+  <c r="L102" i="1"/>
+  <c r="K102" i="1"/>
+  <c r="J102" i="1"/>
+  <c r="I102" i="1"/>
+  <c r="H102" i="1"/>
+  <c r="G102" i="1"/>
+  <c r="F102" i="1"/>
+  <c r="E102" i="1"/>
+  <c r="D102" i="1"/>
+  <c r="C102" i="1"/>
+  <c r="B102" i="1"/>
+  <c r="N100" i="1"/>
+  <c r="N99" i="1"/>
+  <c r="N98" i="1"/>
+  <c r="N97" i="1"/>
+  <c r="N96" i="1"/>
   <c r="N95" i="1"/>
   <c r="N94" i="1"/>
   <c r="N93" i="1"/>
   <c r="N92" i="1"/>
   <c r="N91" i="1"/>
-  <c r="N90" i="1"/>
-[...1 lines deleted...]
-  <c r="N88" i="1"/>
   <c r="N87" i="1"/>
-  <c r="N86" i="1"/>
-  <c r="N85" i="1"/>
   <c r="N84" i="1"/>
+  <c r="N83" i="1"/>
+  <c r="N82" i="1"/>
   <c r="N81" i="1"/>
   <c r="N80" i="1"/>
   <c r="N79" i="1"/>
-  <c r="N78" i="1"/>
-  <c r="N77" i="1"/>
   <c r="N76" i="1"/>
-  <c r="N73" i="1"/>
+  <c r="N75" i="1"/>
   <c r="N72" i="1"/>
+  <c r="N71" i="1"/>
+  <c r="N70" i="1"/>
   <c r="N69" i="1"/>
   <c r="N68" i="1"/>
   <c r="N67" i="1"/>
   <c r="N66" i="1"/>
-  <c r="N65" i="1"/>
   <c r="N64" i="1"/>
   <c r="N63" i="1"/>
+  <c r="N62" i="1"/>
   <c r="N61" i="1"/>
   <c r="N60" i="1"/>
-  <c r="N59" i="1"/>
-[...1 lines deleted...]
-  <c r="N57" i="1"/>
   <c r="N56" i="1"/>
+  <c r="N55" i="1"/>
   <c r="N54" i="1"/>
   <c r="N53" i="1"/>
-  <c r="N52" i="1"/>
-  <c r="N51" i="1"/>
+  <c r="N50" i="1"/>
+  <c r="N49" i="1"/>
   <c r="N48" i="1"/>
   <c r="N47" i="1"/>
-  <c r="N46" i="1"/>
-  <c r="N45" i="1"/>
+  <c r="N44" i="1"/>
+  <c r="N43" i="1"/>
   <c r="N42" i="1"/>
   <c r="N41" i="1"/>
   <c r="N40" i="1"/>
   <c r="N39" i="1"/>
   <c r="N38" i="1"/>
   <c r="N37" i="1"/>
   <c r="N36" i="1"/>
   <c r="N35" i="1"/>
   <c r="N34" i="1"/>
   <c r="N33" i="1"/>
-  <c r="N32" i="1"/>
-  <c r="N31" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="N29" i="1"/>
   <c r="N28" i="1"/>
   <c r="N27" i="1"/>
   <c r="N26" i="1"/>
   <c r="N25" i="1"/>
   <c r="N24" i="1"/>
   <c r="N23" i="1"/>
   <c r="N22" i="1"/>
   <c r="N21" i="1"/>
-  <c r="N20" i="1"/>
   <c r="N19" i="1"/>
-  <c r="N18" i="1"/>
   <c r="N17" i="1"/>
   <c r="N8" i="1"/>
-  <c r="A79" i="1"/>
+  <c r="A82" i="1"/>
+  <c r="A73" i="1"/>
+  <c r="A71" i="1"/>
+  <c r="A69" i="1"/>
+  <c r="A67" i="1"/>
+  <c r="A10" i="1"/>
+  <c r="A81" i="1"/>
+  <c r="A72" i="1"/>
   <c r="A70" i="1"/>
   <c r="A68" i="1"/>
   <c r="A66" i="1"/>
   <c r="A64" i="1"/>
-  <c r="A10" i="1"/>
-[...5 lines deleted...]
-  <c r="A61" i="1"/>
   <c r="N9" i="1"/>
   <c r="N10" i="1"/>
   <c r="N11" i="1"/>
   <c r="N12" i="1"/>
   <c r="N13" i="1"/>
-  <c r="N97" i="1" l="1"/>
+  <c r="N102" i="1" l="1"/>
   <c r="N14" i="1"/>
-  <c r="F98" i="1"/>
-[...13 lines deleted...]
-  <c r="N101" i="1" s="1"/>
+  <c r="F103" i="1"/>
+  <c r="E103" i="1"/>
+  <c r="D103" i="1"/>
+  <c r="H103" i="1"/>
+  <c r="G103" i="1"/>
+  <c r="L103" i="1"/>
+  <c r="C103" i="1"/>
+  <c r="K103" i="1"/>
+  <c r="M103" i="1"/>
+  <c r="I103" i="1"/>
+  <c r="J103" i="1"/>
+  <c r="B103" i="1"/>
+  <c r="N103" i="1" l="1"/>
+  <c r="N105" i="1" s="1"/>
+  <c r="N106" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="75">
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Dette budgetskema er udviklet af Finanshuset i Fredensborg A/S. Find råd til, hvordan du udfylder arket korrekt på</t>
+  </si>
+  <si>
+    <t>https://www.finanshus.dk/finanstjek/budgetskema/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Privatbudget for                                                                </t>
+  </si>
+  <si>
+    <t>Navn 1:</t>
+  </si>
+  <si>
+    <t>Navn: 2</t>
+  </si>
+  <si>
+    <t>Januar</t>
+  </si>
   <si>
     <t>Februar</t>
   </si>
   <si>
     <t>Marts</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Maj</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
+    <t>Juli</t>
+  </si>
+  <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
+    <t>Året total</t>
+  </si>
+  <si>
+    <t>INDTÆGTER</t>
+  </si>
+  <si>
+    <t>Familieydelse, underholdsbidrag m.v.</t>
+  </si>
+  <si>
+    <t>Renteindtægter, udbytte m.v.</t>
+  </si>
+  <si>
+    <t>Andre indtægter (bi-erhverv, udlejning)</t>
+  </si>
+  <si>
+    <t>INDTÆGTER I ALT</t>
+  </si>
+  <si>
+    <t>FASTE UDGIFTER</t>
+  </si>
+  <si>
+    <t>Bolig</t>
+  </si>
+  <si>
+    <t>Kommunale ejendomsbidrag</t>
+  </si>
+  <si>
+    <t>Renovation</t>
+  </si>
+  <si>
+    <t>Vand og spildevand</t>
+  </si>
+  <si>
+    <t>Skorstensfejer</t>
+  </si>
+  <si>
+    <t>Realkreditlån</t>
+  </si>
+  <si>
+    <t>Pantebreve, boliglån m.v.</t>
+  </si>
+  <si>
+    <t>Husforsikring</t>
+  </si>
+  <si>
+    <t>Varme</t>
+  </si>
+  <si>
+    <t>El</t>
+  </si>
+  <si>
+    <t>Vedligeholdelse</t>
+  </si>
+  <si>
+    <t>Grundejerforening, ejerforening, fællesudg.</t>
+  </si>
+  <si>
+    <t>Husleje/boligafgift</t>
+  </si>
+  <si>
+    <t>Diverse</t>
+  </si>
+  <si>
+    <t>BEFORDRING</t>
+  </si>
+  <si>
+    <t>Bil 1</t>
+  </si>
+  <si>
+    <t>Billån</t>
+  </si>
+  <si>
+    <t>Bilforsikring</t>
+  </si>
+  <si>
+    <t>Grøn ejerafgift / vægtafgift</t>
+  </si>
+  <si>
+    <t>Brændstof/opladning</t>
+  </si>
+  <si>
+    <t>Reparation &amp; service</t>
+  </si>
+  <si>
+    <t>Falck, FDM, Dansk Autohjælp m.v.</t>
+  </si>
+  <si>
+    <t>Leasingydelse</t>
+  </si>
+  <si>
+    <t>Bil 2</t>
+  </si>
+  <si>
+    <t>Brændstof</t>
+  </si>
+  <si>
+    <t>ØVRIGE UDGIFTER</t>
+  </si>
+  <si>
+    <t>Indboforsikring</t>
+  </si>
+  <si>
+    <t>Ulykkeforsikring</t>
+  </si>
+  <si>
+    <t>Hundeforsikring</t>
+  </si>
+  <si>
+    <t>Sygesikringen danmark</t>
+  </si>
+  <si>
+    <t>Anden forsikring (fx rejseforsikring)</t>
+  </si>
+  <si>
+    <t>Tandlæge, læge, medicin</t>
+  </si>
+  <si>
+    <t>Brilller, linser</t>
+  </si>
+  <si>
+    <t>TV, streaming mv.</t>
+  </si>
+  <si>
+    <t>Telefon, mobil, internet</t>
+  </si>
+  <si>
+    <t>Avis, blade, bøger m.v.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Foreninger, fritidsaktiviteter m.v. </t>
+  </si>
+  <si>
+    <t>Børneinstitution m.v.</t>
+  </si>
+  <si>
+    <t>Anden befordring (tog,bus m.v.)</t>
+  </si>
+  <si>
+    <t>OPSPARING (PRIVAT INDBETALING)</t>
+  </si>
+  <si>
+    <t>Børneopsparing</t>
+  </si>
+  <si>
+    <t>FRITIDSBOLIG</t>
+  </si>
+  <si>
+    <t>Ejendomsskat (hvis ejendom er i udlandet)</t>
+  </si>
+  <si>
+    <t>Ejendomsforsikring</t>
+  </si>
+  <si>
+    <t>UDGIFTER I ALT</t>
+  </si>
+  <si>
+    <t>Mdl. overskud / underskud</t>
+  </si>
+  <si>
+    <t>Eventuelle bemærkninger til budget</t>
+  </si>
+  <si>
     <t>Årligt rådighedsbeløb</t>
   </si>
   <si>
-    <t>Realkreditlån</t>
-[...143 lines deleted...]
-    <t>Dette budgetskema er udviklet af Finanshuset i Fredensborg A/S. Find råd til, hvordan du udfylder arket korrekt på</t>
+    <t>Gennemsnitligt månedligt rådighedsbeløb</t>
   </si>
   <si>
     <t>Finanshuset i Fredensborg A/S ©</t>
-  </si>
-[...31 lines deleted...]
-    <t>TV, streaming mv.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -775,51 +795,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF144197"/>
       </left>
       <right style="thin">
         <color rgb="FFB8CDF6"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF144197"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -899,53 +919,53 @@
     </xf>
     <xf numFmtId="165" fontId="9" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="4" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1390,347 +1410,347 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finanshus.dk/finanstjek/budgetskema/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.finanshus.dk/beregn-selv/budgetskema/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N118"/>
+  <dimension ref="A1:N123"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P31" sqref="P31"/>
+      <pane ySplit="7" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="42" style="2" customWidth="1"/>
     <col min="2" max="14" width="12.85546875" style="2" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
-[...34 lines deleted...]
-      <c r="M2" s="55"/>
+    <row r="1" spans="1:14">
+      <c r="A1" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
       <c r="N2" s="1"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
     </row>
-    <row r="4" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:14" ht="16.5" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="7"/>
     </row>
-    <row r="5" spans="1:14" ht="16.5" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" ht="16.5" thickTop="1">
       <c r="A5" s="8" t="s">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D5" s="57"/>
+        <v>4</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
       <c r="E5" s="10"/>
       <c r="F5" s="9" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="H5" s="57"/>
+        <v>5</v>
+      </c>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="11"/>
     </row>
-    <row r="6" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" ht="18.75" customHeight="1">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13"/>
       <c r="N6" s="14"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14">
       <c r="A7" s="15"/>
       <c r="B7" s="16" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E7" s="16" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F7" s="16" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="H7" s="16" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="I7" s="16" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J7" s="16" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="K7" s="16" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="L7" s="16" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="M7" s="16" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="N7" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="41" t="s">
         <v>19</v>
-      </c>
-[...3 lines deleted...]
-        <v>41</v>
       </c>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
       <c r="I8" s="36"/>
       <c r="J8" s="36"/>
       <c r="K8" s="36"/>
       <c r="L8" s="36" t="s">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="M8" s="36"/>
       <c r="N8" s="37">
         <f t="shared" ref="N8:N13" si="0">SUM(B8:M8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="32" t="str">
         <f>"Indtægt efter skat (netto) - "&amp;C5</f>
         <v xml:space="preserve">Indtægt efter skat (netto) - </v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="33"/>
       <c r="N9" s="34">
         <f>SUM(B9:M9)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="35" t="str">
         <f>"Indtægt efter skat (netto) - "&amp;G5</f>
         <v xml:space="preserve">Indtægt efter skat (netto) - </v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="N10" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="32" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
       <c r="H11" s="33"/>
       <c r="I11" s="33"/>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
       <c r="M11" s="33"/>
       <c r="N11" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="35" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="N12" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="32" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="33"/>
       <c r="N13" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:14" s="43" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" s="43" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A14" s="42" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="B14" s="39">
         <f>SUM(B8:B13)</f>
         <v>0</v>
       </c>
       <c r="C14" s="39">
         <f t="shared" ref="C14:M14" si="1">SUM(C8:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -1741,1997 +1761,2094 @@
       <c r="I14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M14" s="39">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N14" s="40">
         <f>SUM(N8:N13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:14" ht="7.5" customHeight="1" thickBot="1">
       <c r="N15" s="20"/>
     </row>
-    <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" ht="15" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="23"/>
     </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:14" ht="15" customHeight="1">
       <c r="A17" s="15" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="19">
         <f>SUM(B17:M17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="N18" s="37">
+    <row r="18" spans="1:14" ht="15" customHeight="1">
+      <c r="A18" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="53"/>
+      <c r="J18" s="53"/>
+      <c r="K18" s="53"/>
+      <c r="L18" s="53"/>
+      <c r="M18" s="53"/>
+      <c r="N18" s="54">
         <f>SUM(B18:M18)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="32" t="s">
+    <row r="19" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="48"/>
+      <c r="C19" s="48"/>
+      <c r="D19" s="48"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="48"/>
+      <c r="J19" s="48"/>
+      <c r="K19" s="48"/>
+      <c r="L19" s="48"/>
+      <c r="M19" s="48"/>
+      <c r="N19" s="49">
+        <f>SUM(B19:M19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="53"/>
+      <c r="K20" s="53"/>
+      <c r="L20" s="53"/>
+      <c r="M20" s="53"/>
+      <c r="N20" s="54">
+        <f>SUM(B20:M20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="48"/>
+      <c r="N21" s="49">
+        <f t="shared" ref="N21:N84" si="2">SUM(B21:M21)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+      <c r="K22" s="53"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="53"/>
+      <c r="N22" s="54">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="49">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="53"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="53"/>
+      <c r="H24" s="53"/>
+      <c r="I24" s="53"/>
+      <c r="J24" s="53"/>
+      <c r="K24" s="53"/>
+      <c r="L24" s="53"/>
+      <c r="M24" s="53"/>
+      <c r="N24" s="54">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="H25" s="48"/>
+      <c r="I25" s="48"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="48"/>
+      <c r="L25" s="48"/>
+      <c r="M25" s="48"/>
+      <c r="N25" s="49">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A26" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="53"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="53"/>
+      <c r="F26" s="53"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="53"/>
+      <c r="I26" s="53"/>
+      <c r="J26" s="53"/>
+      <c r="K26" s="53"/>
+      <c r="L26" s="53"/>
+      <c r="M26" s="53"/>
+      <c r="N26" s="54">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A27" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="49">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="33"/>
-[...270 lines deleted...]
-        <v>15</v>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="53"/>
+      <c r="J28" s="53"/>
+      <c r="K28" s="53"/>
+      <c r="L28" s="53"/>
+      <c r="M28" s="53"/>
+      <c r="N28" s="54">
+        <f>SUM(B28:M28)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A29" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="48"/>
+      <c r="I29" s="48"/>
+      <c r="J29" s="48"/>
+      <c r="K29" s="48"/>
+      <c r="L29" s="48"/>
+      <c r="M29" s="48"/>
+      <c r="N29" s="49">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" s="43" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A30" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="39"/>
+      <c r="M30" s="39"/>
+      <c r="N30" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="7.5" customHeight="1" thickBot="1">
+      <c r="N31" s="20"/>
+    </row>
+    <row r="32" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A32" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="29"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="29"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A33" s="52" t="s">
+        <v>40</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="33"/>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="33"/>
       <c r="L33" s="33"/>
       <c r="M33" s="33"/>
       <c r="N33" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="35" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="36"/>
       <c r="M34" s="36"/>
       <c r="N34" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A35" s="32" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A36" s="35" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
       <c r="I36" s="36"/>
       <c r="J36" s="36"/>
       <c r="K36" s="36"/>
       <c r="L36" s="36"/>
       <c r="M36" s="36"/>
       <c r="N36" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A37" s="32" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="B37" s="33"/>
       <c r="C37" s="33"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
       <c r="F37" s="33"/>
       <c r="G37" s="33"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="33"/>
       <c r="N37" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A38" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="36"/>
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="36"/>
       <c r="J38" s="36"/>
       <c r="K38" s="36"/>
       <c r="L38" s="36"/>
       <c r="M38" s="36"/>
       <c r="N38" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A39" s="32" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="B39" s="33"/>
       <c r="C39" s="33"/>
       <c r="D39" s="33"/>
       <c r="E39" s="33"/>
       <c r="F39" s="33"/>
       <c r="G39" s="33"/>
       <c r="H39" s="33"/>
       <c r="I39" s="33"/>
       <c r="J39" s="33"/>
       <c r="K39" s="33"/>
       <c r="L39" s="33"/>
       <c r="M39" s="33"/>
       <c r="N39" s="34">
-        <f>SUM(B39:M39)</f>
-[...5 lines deleted...]
-        <v>48</v>
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="35" t="s">
+        <v>47</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="36"/>
       <c r="J40" s="36"/>
       <c r="K40" s="36"/>
       <c r="L40" s="36"/>
       <c r="M40" s="36"/>
       <c r="N40" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A41" s="32" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="33"/>
       <c r="D41" s="33"/>
       <c r="E41" s="33"/>
       <c r="F41" s="33"/>
       <c r="G41" s="33"/>
       <c r="H41" s="33"/>
       <c r="I41" s="33"/>
       <c r="J41" s="33"/>
       <c r="K41" s="33"/>
       <c r="L41" s="33"/>
       <c r="M41" s="33"/>
       <c r="N41" s="34">
-        <f t="shared" si="2"/>
-[...5 lines deleted...]
-        <v>15</v>
+        <f>SUM(B41:M41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A42" s="41" t="s">
+        <v>48</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="36"/>
       <c r="M42" s="36"/>
       <c r="N42" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A43" s="32" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="B43" s="33"/>
       <c r="C43" s="33"/>
       <c r="D43" s="33"/>
       <c r="E43" s="33"/>
       <c r="F43" s="33"/>
       <c r="G43" s="33"/>
       <c r="H43" s="33"/>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="33"/>
       <c r="L43" s="33"/>
       <c r="M43" s="33"/>
       <c r="N43" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A44" s="35" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="36"/>
       <c r="M44" s="36"/>
       <c r="N44" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A45" s="32" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B45" s="33"/>
       <c r="C45" s="33"/>
       <c r="D45" s="33"/>
       <c r="E45" s="33"/>
       <c r="F45" s="33"/>
       <c r="G45" s="33"/>
       <c r="H45" s="33"/>
       <c r="I45" s="33"/>
       <c r="J45" s="33"/>
       <c r="K45" s="33"/>
       <c r="L45" s="33"/>
       <c r="M45" s="33"/>
       <c r="N45" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A46" s="35" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="B46" s="36"/>
       <c r="C46" s="36"/>
       <c r="D46" s="36"/>
       <c r="E46" s="36"/>
       <c r="F46" s="36"/>
       <c r="G46" s="36"/>
       <c r="H46" s="36"/>
       <c r="I46" s="36"/>
       <c r="J46" s="36"/>
       <c r="K46" s="36"/>
       <c r="L46" s="36"/>
       <c r="M46" s="36"/>
       <c r="N46" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A47" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="33"/>
       <c r="C47" s="33"/>
       <c r="D47" s="33"/>
       <c r="E47" s="33"/>
       <c r="F47" s="33"/>
       <c r="G47" s="33"/>
       <c r="H47" s="33"/>
       <c r="I47" s="33"/>
       <c r="J47" s="33"/>
       <c r="K47" s="33"/>
       <c r="L47" s="33"/>
       <c r="M47" s="33"/>
       <c r="N47" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...83 lines deleted...]
-    <row r="53" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A48" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B48" s="36"/>
+      <c r="C48" s="36"/>
+      <c r="D48" s="36"/>
+      <c r="E48" s="36"/>
+      <c r="F48" s="36"/>
+      <c r="G48" s="36"/>
+      <c r="H48" s="36"/>
+      <c r="I48" s="36"/>
+      <c r="J48" s="36"/>
+      <c r="K48" s="36"/>
+      <c r="L48" s="36"/>
+      <c r="M48" s="36"/>
+      <c r="N48" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A49" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" s="33"/>
+      <c r="C49" s="33"/>
+      <c r="D49" s="33"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="33"/>
+      <c r="G49" s="33"/>
+      <c r="H49" s="33"/>
+      <c r="I49" s="33"/>
+      <c r="J49" s="33"/>
+      <c r="K49" s="33"/>
+      <c r="L49" s="33"/>
+      <c r="M49" s="33"/>
+      <c r="N49" s="34">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A50" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
+      <c r="I50" s="39"/>
+      <c r="J50" s="39"/>
+      <c r="K50" s="39"/>
+      <c r="L50" s="39"/>
+      <c r="M50" s="39"/>
+      <c r="N50" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" ht="7.5" customHeight="1" thickBot="1">
+      <c r="N51" s="20"/>
+    </row>
+    <row r="52" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A52" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" s="29"/>
+      <c r="C52" s="29"/>
+      <c r="D52" s="29"/>
+      <c r="E52" s="29"/>
+      <c r="F52" s="29"/>
+      <c r="G52" s="29"/>
+      <c r="H52" s="29"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="29"/>
+      <c r="K52" s="29"/>
+      <c r="L52" s="29"/>
+      <c r="M52" s="29"/>
+      <c r="N52" s="30"/>
+    </row>
+    <row r="53" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A53" s="32" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="B53" s="33"/>
       <c r="C53" s="33"/>
       <c r="D53" s="33"/>
       <c r="E53" s="33"/>
       <c r="F53" s="33"/>
       <c r="G53" s="33"/>
       <c r="H53" s="33"/>
       <c r="I53" s="33"/>
       <c r="J53" s="33"/>
       <c r="K53" s="33"/>
       <c r="L53" s="33"/>
       <c r="M53" s="33"/>
       <c r="N53" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A54" s="35" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B54" s="36"/>
       <c r="C54" s="36"/>
       <c r="D54" s="36"/>
       <c r="E54" s="36"/>
       <c r="F54" s="36"/>
       <c r="G54" s="36"/>
       <c r="H54" s="36"/>
       <c r="I54" s="36"/>
       <c r="J54" s="36"/>
       <c r="K54" s="36"/>
       <c r="L54" s="36"/>
       <c r="M54" s="36"/>
       <c r="N54" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A55" s="32" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="B55" s="33"/>
       <c r="C55" s="33"/>
       <c r="D55" s="33"/>
       <c r="E55" s="33"/>
       <c r="F55" s="33"/>
       <c r="G55" s="33"/>
       <c r="H55" s="33"/>
       <c r="I55" s="33"/>
       <c r="J55" s="33"/>
       <c r="K55" s="33"/>
       <c r="L55" s="33"/>
       <c r="M55" s="33"/>
-      <c r="N55" s="34"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N55" s="34">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A56" s="35" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="B56" s="36"/>
       <c r="C56" s="36"/>
       <c r="D56" s="36"/>
       <c r="E56" s="36"/>
       <c r="F56" s="36"/>
       <c r="G56" s="36"/>
       <c r="H56" s="36"/>
       <c r="I56" s="36"/>
       <c r="J56" s="36"/>
       <c r="K56" s="36"/>
       <c r="L56" s="36"/>
       <c r="M56" s="36"/>
       <c r="N56" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A57" s="32" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="B57" s="33"/>
       <c r="C57" s="33"/>
       <c r="D57" s="33"/>
       <c r="E57" s="33"/>
       <c r="F57" s="33"/>
       <c r="G57" s="33"/>
       <c r="H57" s="33"/>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="33"/>
       <c r="L57" s="33"/>
       <c r="M57" s="33"/>
       <c r="N57" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A58" s="35" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="B58" s="36"/>
       <c r="C58" s="36"/>
       <c r="D58" s="36"/>
       <c r="E58" s="36"/>
       <c r="F58" s="36"/>
       <c r="G58" s="36"/>
       <c r="H58" s="36"/>
       <c r="I58" s="36"/>
       <c r="J58" s="36"/>
       <c r="K58" s="36"/>
       <c r="L58" s="36"/>
       <c r="M58" s="36"/>
       <c r="N58" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A59" s="32" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="33"/>
       <c r="E59" s="33"/>
       <c r="F59" s="33"/>
       <c r="G59" s="33"/>
       <c r="H59" s="33"/>
       <c r="I59" s="33"/>
       <c r="J59" s="33"/>
       <c r="K59" s="33"/>
       <c r="L59" s="33"/>
       <c r="M59" s="33"/>
       <c r="N59" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A60" s="35" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="B60" s="36"/>
       <c r="C60" s="36"/>
       <c r="D60" s="36"/>
       <c r="E60" s="36"/>
       <c r="F60" s="36"/>
       <c r="G60" s="36"/>
       <c r="H60" s="36"/>
       <c r="I60" s="36"/>
       <c r="J60" s="36"/>
       <c r="K60" s="36"/>
       <c r="L60" s="36"/>
       <c r="M60" s="36"/>
       <c r="N60" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v xml:space="preserve">A-kasse/efterlønsordn. - </v>
+    <row r="61" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A61" s="32" t="s">
+        <v>59</v>
       </c>
       <c r="B61" s="33"/>
       <c r="C61" s="33"/>
       <c r="D61" s="33"/>
       <c r="E61" s="33"/>
       <c r="F61" s="33"/>
       <c r="G61" s="33"/>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="33"/>
       <c r="L61" s="33"/>
       <c r="M61" s="33"/>
       <c r="N61" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v xml:space="preserve">A-kasse/efterlønsordn. - </v>
+    <row r="62" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A62" s="35" t="s">
+        <v>60</v>
       </c>
       <c r="B62" s="36"/>
       <c r="C62" s="36"/>
       <c r="D62" s="36"/>
       <c r="E62" s="36"/>
       <c r="F62" s="36"/>
       <c r="G62" s="36"/>
       <c r="H62" s="36"/>
       <c r="I62" s="36"/>
       <c r="J62" s="36"/>
       <c r="K62" s="36"/>
       <c r="L62" s="36"/>
       <c r="M62" s="36"/>
       <c r="N62" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v xml:space="preserve">Fagforening m.m. - </v>
+    <row r="63" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A63" s="32" t="s">
+        <v>61</v>
       </c>
       <c r="B63" s="33"/>
       <c r="C63" s="33"/>
       <c r="D63" s="33"/>
       <c r="E63" s="33"/>
       <c r="F63" s="33"/>
       <c r="G63" s="33"/>
       <c r="H63" s="33"/>
       <c r="I63" s="33"/>
       <c r="J63" s="33"/>
       <c r="K63" s="33"/>
       <c r="L63" s="33"/>
       <c r="M63" s="33"/>
       <c r="N63" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A64" s="35" t="str">
-        <f>"Fagforening m.m. - "&amp;G5</f>
-        <v xml:space="preserve">Fagforening m.m. - </v>
+        <f>"A-kasse/efterlønsordn. - "&amp;C5</f>
+        <v xml:space="preserve">A-kasse/efterlønsordn. - </v>
       </c>
       <c r="B64" s="36"/>
       <c r="C64" s="36"/>
       <c r="D64" s="36"/>
       <c r="E64" s="36"/>
       <c r="F64" s="36"/>
       <c r="G64" s="36"/>
       <c r="H64" s="36"/>
       <c r="I64" s="36"/>
       <c r="J64" s="36"/>
       <c r="K64" s="36"/>
       <c r="L64" s="36"/>
       <c r="M64" s="36"/>
       <c r="N64" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A65" s="32" t="str">
-        <f>"Underholdsbidrag - "&amp;C5</f>
-        <v xml:space="preserve">Underholdsbidrag - </v>
+        <f>"A-kasse/efterlønsordn. - "&amp;G5</f>
+        <v xml:space="preserve">A-kasse/efterlønsordn. - </v>
       </c>
       <c r="B65" s="33"/>
       <c r="C65" s="33"/>
       <c r="D65" s="33"/>
       <c r="E65" s="33"/>
       <c r="F65" s="33"/>
       <c r="G65" s="33"/>
       <c r="H65" s="33"/>
       <c r="I65" s="33"/>
       <c r="J65" s="33"/>
       <c r="K65" s="33"/>
       <c r="L65" s="33"/>
       <c r="M65" s="33"/>
       <c r="N65" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A66" s="35" t="str">
-        <f>"Underholdsbidrag - "&amp;G5</f>
-        <v xml:space="preserve">Underholdsbidrag - </v>
+        <f>"Fagforening m.m. - "&amp;C5</f>
+        <v xml:space="preserve">Fagforening m.m. - </v>
       </c>
       <c r="B66" s="36"/>
       <c r="C66" s="36"/>
       <c r="D66" s="36"/>
       <c r="E66" s="36"/>
       <c r="F66" s="36"/>
       <c r="G66" s="36"/>
       <c r="H66" s="36"/>
       <c r="I66" s="36"/>
       <c r="J66" s="36"/>
       <c r="K66" s="36"/>
       <c r="L66" s="36"/>
       <c r="M66" s="36"/>
       <c r="N66" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A67" s="32" t="str">
-        <f>"Restskat, B-skat - "&amp;C5</f>
-        <v xml:space="preserve">Restskat, B-skat - </v>
+        <f>"Fagforening m.m. - "&amp;G5</f>
+        <v xml:space="preserve">Fagforening m.m. - </v>
       </c>
       <c r="B67" s="33"/>
       <c r="C67" s="33"/>
       <c r="D67" s="33"/>
       <c r="E67" s="33"/>
       <c r="F67" s="33"/>
       <c r="G67" s="33"/>
       <c r="H67" s="33"/>
       <c r="I67" s="33"/>
       <c r="J67" s="33"/>
       <c r="K67" s="33"/>
       <c r="L67" s="33"/>
       <c r="M67" s="33"/>
       <c r="N67" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A68" s="35" t="str">
-        <f>"Restskat, B-skat - "&amp;G5</f>
-        <v xml:space="preserve">Restskat, B-skat - </v>
+        <f>"Underholdsbidrag - "&amp;C5</f>
+        <v xml:space="preserve">Underholdsbidrag - </v>
       </c>
       <c r="B68" s="36"/>
       <c r="C68" s="36"/>
       <c r="D68" s="36"/>
       <c r="E68" s="36"/>
       <c r="F68" s="36"/>
       <c r="G68" s="36"/>
       <c r="H68" s="36"/>
       <c r="I68" s="36"/>
       <c r="J68" s="36"/>
       <c r="K68" s="36"/>
       <c r="L68" s="36"/>
       <c r="M68" s="36"/>
       <c r="N68" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A69" s="32" t="str">
-        <f>"Studielån, forbrugslån m.v. - "&amp;C5</f>
-        <v xml:space="preserve">Studielån, forbrugslån m.v. - </v>
+        <f>"Underholdsbidrag - "&amp;G5</f>
+        <v xml:space="preserve">Underholdsbidrag - </v>
       </c>
       <c r="B69" s="33"/>
       <c r="C69" s="33"/>
       <c r="D69" s="33"/>
       <c r="E69" s="33"/>
       <c r="F69" s="33"/>
       <c r="G69" s="33"/>
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="K69" s="33"/>
       <c r="L69" s="33"/>
       <c r="M69" s="33"/>
       <c r="N69" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A70" s="35" t="str">
-        <f>"Studielån, forbrugslån m.v. - "&amp;G5</f>
-        <v xml:space="preserve">Studielån, forbrugslån m.v. - </v>
+        <f>"Restskat, B-skat - "&amp;C5</f>
+        <v xml:space="preserve">Restskat, B-skat - </v>
       </c>
       <c r="B70" s="36"/>
       <c r="C70" s="36"/>
       <c r="D70" s="36"/>
       <c r="E70" s="36"/>
       <c r="F70" s="36"/>
       <c r="G70" s="36"/>
       <c r="H70" s="36"/>
       <c r="I70" s="36"/>
       <c r="J70" s="36"/>
       <c r="K70" s="36"/>
       <c r="L70" s="36"/>
       <c r="M70" s="36"/>
       <c r="N70" s="37">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>51</v>
+    <row r="71" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A71" s="32" t="str">
+        <f>"Restskat, B-skat - "&amp;G5</f>
+        <v xml:space="preserve">Restskat, B-skat - </v>
       </c>
       <c r="B71" s="33"/>
       <c r="C71" s="33"/>
       <c r="D71" s="33"/>
       <c r="E71" s="33"/>
       <c r="F71" s="33"/>
       <c r="G71" s="33"/>
       <c r="H71" s="33"/>
       <c r="I71" s="33"/>
       <c r="J71" s="33"/>
       <c r="K71" s="33"/>
       <c r="L71" s="33"/>
       <c r="M71" s="33"/>
       <c r="N71" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="72" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A72" s="35" t="str">
+        <f>"Studielån, forbrugslån m.v. - "&amp;C5</f>
+        <v xml:space="preserve">Studielån, forbrugslån m.v. - </v>
       </c>
       <c r="B72" s="36"/>
       <c r="C72" s="36"/>
       <c r="D72" s="36"/>
       <c r="E72" s="36"/>
       <c r="F72" s="36"/>
       <c r="G72" s="36"/>
       <c r="H72" s="36"/>
       <c r="I72" s="36"/>
       <c r="J72" s="36"/>
       <c r="K72" s="36"/>
       <c r="L72" s="36"/>
       <c r="M72" s="36"/>
       <c r="N72" s="37">
-        <f>SUM(B72:M72)</f>
-[...46 lines deleted...]
-      <c r="A76" s="32" t="str">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A73" s="32" t="str">
+        <f>"Studielån, forbrugslån m.v. - "&amp;G5</f>
+        <v xml:space="preserve">Studielån, forbrugslån m.v. - </v>
+      </c>
+      <c r="B73" s="33"/>
+      <c r="C73" s="33"/>
+      <c r="D73" s="33"/>
+      <c r="E73" s="33"/>
+      <c r="F73" s="33"/>
+      <c r="G73" s="33"/>
+      <c r="H73" s="33"/>
+      <c r="I73" s="33"/>
+      <c r="J73" s="33"/>
+      <c r="K73" s="33"/>
+      <c r="L73" s="33"/>
+      <c r="M73" s="33"/>
+      <c r="N73" s="34">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A74" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B74" s="36"/>
+      <c r="C74" s="36"/>
+      <c r="D74" s="36"/>
+      <c r="E74" s="36"/>
+      <c r="F74" s="36"/>
+      <c r="G74" s="36"/>
+      <c r="H74" s="36"/>
+      <c r="I74" s="36"/>
+      <c r="J74" s="36"/>
+      <c r="K74" s="36"/>
+      <c r="L74" s="36"/>
+      <c r="M74" s="36"/>
+      <c r="N74" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A75" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B75" s="48"/>
+      <c r="C75" s="48"/>
+      <c r="D75" s="48"/>
+      <c r="E75" s="48"/>
+      <c r="F75" s="48"/>
+      <c r="G75" s="48"/>
+      <c r="H75" s="48"/>
+      <c r="I75" s="48"/>
+      <c r="J75" s="48"/>
+      <c r="K75" s="48"/>
+      <c r="L75" s="48"/>
+      <c r="M75" s="48"/>
+      <c r="N75" s="49">
+        <f>SUM(B75:M75)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A76" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B76" s="39"/>
+      <c r="C76" s="39"/>
+      <c r="D76" s="39"/>
+      <c r="E76" s="39"/>
+      <c r="F76" s="39"/>
+      <c r="G76" s="39"/>
+      <c r="H76" s="39"/>
+      <c r="I76" s="39"/>
+      <c r="J76" s="39"/>
+      <c r="K76" s="39"/>
+      <c r="L76" s="39"/>
+      <c r="M76" s="39"/>
+      <c r="N76" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" ht="7.5" customHeight="1" thickBot="1">
+      <c r="N77" s="20"/>
+    </row>
+    <row r="78" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A78" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B78" s="29"/>
+      <c r="C78" s="29"/>
+      <c r="D78" s="29"/>
+      <c r="E78" s="29"/>
+      <c r="F78" s="29"/>
+      <c r="G78" s="29"/>
+      <c r="H78" s="29"/>
+      <c r="I78" s="29"/>
+      <c r="J78" s="29"/>
+      <c r="K78" s="29"/>
+      <c r="L78" s="29"/>
+      <c r="M78" s="29"/>
+      <c r="N78" s="30"/>
+    </row>
+    <row r="79" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A79" s="32" t="str">
         <f>"Aldersopsparing - "&amp;C5</f>
         <v xml:space="preserve">Aldersopsparing - </v>
       </c>
-      <c r="B76" s="33"/>
-[...17 lines deleted...]
-      <c r="A77" s="35" t="str">
+      <c r="B79" s="33"/>
+      <c r="C79" s="33"/>
+      <c r="D79" s="33"/>
+      <c r="E79" s="33"/>
+      <c r="F79" s="33"/>
+      <c r="G79" s="33"/>
+      <c r="H79" s="33"/>
+      <c r="I79" s="33"/>
+      <c r="J79" s="33"/>
+      <c r="K79" s="33"/>
+      <c r="L79" s="33"/>
+      <c r="M79" s="33"/>
+      <c r="N79" s="34">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A80" s="35" t="str">
         <f>"Aldersopsparing - "&amp;G5</f>
         <v xml:space="preserve">Aldersopsparing - </v>
       </c>
-      <c r="B77" s="36"/>
-[...17 lines deleted...]
-      <c r="A78" s="32" t="str">
+      <c r="B80" s="36"/>
+      <c r="C80" s="36"/>
+      <c r="D80" s="36"/>
+      <c r="E80" s="36"/>
+      <c r="F80" s="36"/>
+      <c r="G80" s="36"/>
+      <c r="H80" s="36"/>
+      <c r="I80" s="36"/>
+      <c r="J80" s="36"/>
+      <c r="K80" s="36"/>
+      <c r="L80" s="36"/>
+      <c r="M80" s="36"/>
+      <c r="N80" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A81" s="32" t="str">
         <f>"Ratepension &amp; livrente - "&amp;C5</f>
         <v xml:space="preserve">Ratepension &amp; livrente - </v>
       </c>
-      <c r="B78" s="33"/>
-[...17 lines deleted...]
-      <c r="A79" s="35" t="str">
+      <c r="B81" s="33"/>
+      <c r="C81" s="33"/>
+      <c r="D81" s="33"/>
+      <c r="E81" s="33"/>
+      <c r="F81" s="33"/>
+      <c r="G81" s="33"/>
+      <c r="H81" s="33"/>
+      <c r="I81" s="33"/>
+      <c r="J81" s="33"/>
+      <c r="K81" s="33"/>
+      <c r="L81" s="33"/>
+      <c r="M81" s="33"/>
+      <c r="N81" s="34">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A82" s="35" t="str">
         <f>"Ratepension &amp; livrente - "&amp;G5</f>
         <v xml:space="preserve">Ratepension &amp; livrente - </v>
       </c>
-      <c r="B79" s="36"/>
-[...38 lines deleted...]
-      <c r="A81" s="38" t="s">
+      <c r="B82" s="36"/>
+      <c r="C82" s="36"/>
+      <c r="D82" s="36"/>
+      <c r="E82" s="36"/>
+      <c r="F82" s="36"/>
+      <c r="G82" s="36"/>
+      <c r="H82" s="36"/>
+      <c r="I82" s="36"/>
+      <c r="J82" s="36"/>
+      <c r="K82" s="36"/>
+      <c r="L82" s="36"/>
+      <c r="M82" s="36"/>
+      <c r="N82" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A83" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B83" s="33"/>
+      <c r="C83" s="33"/>
+      <c r="D83" s="33"/>
+      <c r="E83" s="33"/>
+      <c r="F83" s="33"/>
+      <c r="G83" s="33"/>
+      <c r="H83" s="33"/>
+      <c r="I83" s="33"/>
+      <c r="J83" s="33"/>
+      <c r="K83" s="33"/>
+      <c r="L83" s="33"/>
+      <c r="M83" s="33"/>
+      <c r="N83" s="34">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A84" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B84" s="39"/>
+      <c r="C84" s="39"/>
+      <c r="D84" s="39"/>
+      <c r="E84" s="39"/>
+      <c r="F84" s="39"/>
+      <c r="G84" s="39"/>
+      <c r="H84" s="39"/>
+      <c r="I84" s="39"/>
+      <c r="J84" s="39"/>
+      <c r="K84" s="39"/>
+      <c r="L84" s="39"/>
+      <c r="M84" s="39"/>
+      <c r="N84" s="40">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" ht="7.5" customHeight="1" thickBot="1">
+      <c r="N85" s="20"/>
+    </row>
+    <row r="86" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A86" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="B86" s="29"/>
+      <c r="C86" s="29"/>
+      <c r="D86" s="29"/>
+      <c r="E86" s="29"/>
+      <c r="F86" s="29"/>
+      <c r="G86" s="29"/>
+      <c r="H86" s="29"/>
+      <c r="I86" s="29"/>
+      <c r="J86" s="29"/>
+      <c r="K86" s="29"/>
+      <c r="L86" s="29"/>
+      <c r="M86" s="29"/>
+      <c r="N86" s="30"/>
+    </row>
+    <row r="87" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A87" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B87" s="33"/>
+      <c r="C87" s="33"/>
+      <c r="D87" s="33"/>
+      <c r="E87" s="33"/>
+      <c r="F87" s="33"/>
+      <c r="G87" s="33"/>
+      <c r="H87" s="33"/>
+      <c r="I87" s="33"/>
+      <c r="J87" s="33"/>
+      <c r="K87" s="33"/>
+      <c r="L87" s="33"/>
+      <c r="M87" s="33"/>
+      <c r="N87" s="34">
+        <f t="shared" ref="N86:N100" si="3">SUM(B87:M87)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A88" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="B88" s="36"/>
+      <c r="C88" s="36"/>
+      <c r="D88" s="36"/>
+      <c r="E88" s="36"/>
+      <c r="F88" s="36"/>
+      <c r="G88" s="36"/>
+      <c r="H88" s="36"/>
+      <c r="I88" s="36"/>
+      <c r="J88" s="36"/>
+      <c r="K88" s="36"/>
+      <c r="L88" s="36"/>
+      <c r="M88" s="36"/>
+      <c r="N88" s="37">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A89" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B89" s="33"/>
+      <c r="C89" s="33"/>
+      <c r="D89" s="33"/>
+      <c r="E89" s="33"/>
+      <c r="F89" s="33"/>
+      <c r="G89" s="33"/>
+      <c r="H89" s="33"/>
+      <c r="I89" s="33"/>
+      <c r="J89" s="33"/>
+      <c r="K89" s="33"/>
+      <c r="L89" s="33"/>
+      <c r="M89" s="33"/>
+      <c r="N89" s="34">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A90" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="B90" s="36"/>
+      <c r="C90" s="36"/>
+      <c r="D90" s="36"/>
+      <c r="E90" s="36"/>
+      <c r="F90" s="36"/>
+      <c r="G90" s="36"/>
+      <c r="H90" s="36"/>
+      <c r="I90" s="36"/>
+      <c r="J90" s="36"/>
+      <c r="K90" s="36"/>
+      <c r="L90" s="36"/>
+      <c r="M90" s="36"/>
+      <c r="N90" s="37">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A91" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B91" s="33"/>
+      <c r="C91" s="33"/>
+      <c r="D91" s="33"/>
+      <c r="E91" s="33"/>
+      <c r="F91" s="33"/>
+      <c r="G91" s="33"/>
+      <c r="H91" s="33"/>
+      <c r="I91" s="33"/>
+      <c r="J91" s="33"/>
+      <c r="K91" s="33"/>
+      <c r="L91" s="33"/>
+      <c r="M91" s="33"/>
+      <c r="N91" s="34">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A92" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="B92" s="36"/>
+      <c r="C92" s="36"/>
+      <c r="D92" s="36"/>
+      <c r="E92" s="36"/>
+      <c r="F92" s="36"/>
+      <c r="G92" s="36"/>
+      <c r="H92" s="36"/>
+      <c r="I92" s="36"/>
+      <c r="J92" s="36"/>
+      <c r="K92" s="36"/>
+      <c r="L92" s="36"/>
+      <c r="M92" s="36"/>
+      <c r="N92" s="37">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A93" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="B81" s="39"/>
-[...74 lines deleted...]
-      <c r="N85" s="37">
+      <c r="B93" s="33"/>
+      <c r="C93" s="33"/>
+      <c r="D93" s="33"/>
+      <c r="E93" s="33"/>
+      <c r="F93" s="33"/>
+      <c r="G93" s="33"/>
+      <c r="H93" s="33"/>
+      <c r="I93" s="33"/>
+      <c r="J93" s="33"/>
+      <c r="K93" s="33"/>
+      <c r="L93" s="33"/>
+      <c r="M93" s="33"/>
+      <c r="N93" s="34">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="86" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="32" t="s">
+    <row r="94" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A94" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B94" s="36"/>
+      <c r="C94" s="36"/>
+      <c r="D94" s="36"/>
+      <c r="E94" s="36"/>
+      <c r="F94" s="36"/>
+      <c r="G94" s="36"/>
+      <c r="H94" s="36"/>
+      <c r="I94" s="36"/>
+      <c r="J94" s="36"/>
+      <c r="K94" s="36"/>
+      <c r="L94" s="36"/>
+      <c r="M94" s="36"/>
+      <c r="N94" s="37">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A95" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B95" s="33"/>
+      <c r="C95" s="33"/>
+      <c r="D95" s="33"/>
+      <c r="E95" s="33"/>
+      <c r="F95" s="33"/>
+      <c r="G95" s="33"/>
+      <c r="H95" s="33"/>
+      <c r="I95" s="33"/>
+      <c r="J95" s="33"/>
+      <c r="K95" s="33"/>
+      <c r="L95" s="33"/>
+      <c r="M95" s="33"/>
+      <c r="N95" s="34">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A96" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B96" s="36"/>
+      <c r="C96" s="36"/>
+      <c r="D96" s="36"/>
+      <c r="E96" s="36"/>
+      <c r="F96" s="36"/>
+      <c r="G96" s="36"/>
+      <c r="H96" s="36"/>
+      <c r="I96" s="36"/>
+      <c r="J96" s="36"/>
+      <c r="K96" s="36"/>
+      <c r="L96" s="36"/>
+      <c r="M96" s="36"/>
+      <c r="N96" s="37">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A97" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B97" s="48"/>
+      <c r="C97" s="48"/>
+      <c r="D97" s="48"/>
+      <c r="E97" s="48"/>
+      <c r="F97" s="48"/>
+      <c r="G97" s="48"/>
+      <c r="H97" s="48"/>
+      <c r="I97" s="48"/>
+      <c r="J97" s="48"/>
+      <c r="K97" s="48"/>
+      <c r="L97" s="48"/>
+      <c r="M97" s="48"/>
+      <c r="N97" s="49">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A98" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B86" s="33"/>
-[...11 lines deleted...]
-      <c r="N86" s="34">
+      <c r="B98" s="36"/>
+      <c r="C98" s="36"/>
+      <c r="D98" s="36"/>
+      <c r="E98" s="36"/>
+      <c r="F98" s="36"/>
+      <c r="G98" s="36"/>
+      <c r="H98" s="36"/>
+      <c r="I98" s="36"/>
+      <c r="J98" s="36"/>
+      <c r="K98" s="36"/>
+      <c r="L98" s="36"/>
+      <c r="M98" s="36"/>
+      <c r="N98" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="N87" s="37">
+    <row r="99" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A99" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B99" s="48"/>
+      <c r="C99" s="48"/>
+      <c r="D99" s="48"/>
+      <c r="E99" s="48"/>
+      <c r="F99" s="48"/>
+      <c r="G99" s="48"/>
+      <c r="H99" s="48"/>
+      <c r="I99" s="48"/>
+      <c r="J99" s="48"/>
+      <c r="K99" s="48"/>
+      <c r="L99" s="48"/>
+      <c r="M99" s="48"/>
+      <c r="N99" s="49">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="N88" s="34">
+    <row r="100" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A100" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B100" s="39"/>
+      <c r="C100" s="39"/>
+      <c r="D100" s="39"/>
+      <c r="E100" s="39"/>
+      <c r="F100" s="39"/>
+      <c r="G100" s="39"/>
+      <c r="H100" s="39"/>
+      <c r="I100" s="39"/>
+      <c r="J100" s="39"/>
+      <c r="K100" s="39"/>
+      <c r="L100" s="39"/>
+      <c r="M100" s="39"/>
+      <c r="N100" s="40">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...374 lines deleted...]
-    <row r="116" spans="1:5" ht="18" x14ac:dyDescent="0.4">
+    <row r="101" spans="1:14" ht="7.5" customHeight="1" thickBot="1">
+      <c r="N101" s="20"/>
+    </row>
+    <row r="102" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A102" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B102" s="29">
+        <f t="shared" ref="B102:N102" si="4">SUM(B17:B100)</f>
+        <v>0</v>
+      </c>
+      <c r="C102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="D102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="E102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M102" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N102" s="30">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" s="31" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A103" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B103" s="44">
+        <f>B14-B102</f>
+        <v>0</v>
+      </c>
+      <c r="C103" s="44">
+        <f>C14-C102</f>
+        <v>0</v>
+      </c>
+      <c r="D103" s="44">
+        <f>D14-D102</f>
+        <v>0</v>
+      </c>
+      <c r="E103" s="44">
+        <f>E14-E102</f>
+        <v>0</v>
+      </c>
+      <c r="F103" s="44">
+        <f>F14-F102</f>
+        <v>0</v>
+      </c>
+      <c r="G103" s="44">
+        <f>G14-G102</f>
+        <v>0</v>
+      </c>
+      <c r="H103" s="44">
+        <f>H14-H102</f>
+        <v>0</v>
+      </c>
+      <c r="I103" s="44">
+        <f>I14-I102</f>
+        <v>0</v>
+      </c>
+      <c r="J103" s="44">
+        <f>J14-J102</f>
+        <v>0</v>
+      </c>
+      <c r="K103" s="44">
+        <f>K14-K102</f>
+        <v>0</v>
+      </c>
+      <c r="L103" s="44">
+        <f>L14-L102</f>
+        <v>0</v>
+      </c>
+      <c r="M103" s="44">
+        <f>M14-M102</f>
+        <v>0</v>
+      </c>
+      <c r="N103" s="45">
+        <f>N14-N102</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" ht="12.75" customHeight="1" thickBot="1">
+      <c r="N104" s="24"/>
+    </row>
+    <row r="105" spans="1:14">
+      <c r="A105" s="60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B105" s="63"/>
+      <c r="C105" s="63"/>
+      <c r="D105" s="63"/>
+      <c r="E105" s="63"/>
+      <c r="F105" s="63"/>
+      <c r="G105" s="63"/>
+      <c r="H105" s="63"/>
+      <c r="I105" s="63"/>
+      <c r="J105" s="64"/>
+      <c r="L105" s="72" t="s">
+        <v>72</v>
+      </c>
+      <c r="M105" s="73"/>
+      <c r="N105" s="25">
+        <f>N103</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" ht="38.25" customHeight="1" thickBot="1">
+      <c r="A106" s="61"/>
+      <c r="B106" s="65"/>
+      <c r="C106" s="65"/>
+      <c r="D106" s="65"/>
+      <c r="E106" s="65"/>
+      <c r="F106" s="65"/>
+      <c r="G106" s="65"/>
+      <c r="H106" s="65"/>
+      <c r="I106" s="65"/>
+      <c r="J106" s="66"/>
+      <c r="L106" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="M106" s="71"/>
+      <c r="N106" s="26">
+        <f>N105/12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" ht="27" customHeight="1">
+      <c r="A107" s="61"/>
+      <c r="B107" s="65"/>
+      <c r="C107" s="65"/>
+      <c r="D107" s="65"/>
+      <c r="E107" s="65"/>
+      <c r="F107" s="65"/>
+      <c r="G107" s="65"/>
+      <c r="H107" s="65"/>
+      <c r="I107" s="65"/>
+      <c r="J107" s="66"/>
+    </row>
+    <row r="108" spans="1:14" ht="12" customHeight="1" thickBot="1">
+      <c r="A108" s="62"/>
+      <c r="B108" s="67"/>
+      <c r="C108" s="67"/>
+      <c r="D108" s="67"/>
+      <c r="E108" s="67"/>
+      <c r="F108" s="67"/>
+      <c r="G108" s="67"/>
+      <c r="H108" s="67"/>
+      <c r="I108" s="67"/>
+      <c r="J108" s="68"/>
+      <c r="M108" s="69" t="s">
+        <v>74</v>
+      </c>
+      <c r="N108" s="69"/>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="L111" s="3"/>
+    </row>
+    <row r="116" spans="1:5" ht="18">
       <c r="A116" s="27"/>
       <c r="B116" s="27"/>
       <c r="C116" s="27"/>
       <c r="D116" s="27"/>
       <c r="E116" s="27"/>
     </row>
-    <row r="117" spans="1:5" ht="18" x14ac:dyDescent="0.4">
+    <row r="117" spans="1:5" ht="18">
       <c r="A117" s="27"/>
       <c r="B117" s="27"/>
       <c r="C117" s="27"/>
       <c r="D117" s="27"/>
       <c r="E117" s="27"/>
     </row>
-    <row r="118" spans="1:5" ht="18" x14ac:dyDescent="0.4">
+    <row r="118" spans="1:5" ht="18">
       <c r="A118" s="27"/>
       <c r="B118" s="27"/>
       <c r="C118" s="27"/>
       <c r="D118" s="27"/>
       <c r="E118" s="27"/>
     </row>
+    <row r="119" spans="1:5" ht="18">
+      <c r="A119" s="27"/>
+      <c r="B119" s="27"/>
+      <c r="C119" s="27"/>
+      <c r="D119" s="27"/>
+      <c r="E119" s="27"/>
+    </row>
+    <row r="120" spans="1:5" ht="18">
+      <c r="A120" s="27"/>
+      <c r="B120" s="27"/>
+      <c r="C120" s="27"/>
+      <c r="D120" s="27"/>
+      <c r="E120" s="27"/>
+    </row>
+    <row r="121" spans="1:5" ht="18">
+      <c r="A121" s="27"/>
+      <c r="B121" s="27"/>
+      <c r="C121" s="27"/>
+      <c r="D121" s="27"/>
+      <c r="E121" s="27"/>
+    </row>
+    <row r="122" spans="1:5" ht="18">
+      <c r="A122" s="27"/>
+      <c r="B122" s="27"/>
+      <c r="C122" s="27"/>
+      <c r="D122" s="27"/>
+      <c r="E122" s="27"/>
+    </row>
+    <row r="123" spans="1:5" ht="18">
+      <c r="A123" s="27"/>
+      <c r="B123" s="27"/>
+      <c r="C123" s="27"/>
+      <c r="D123" s="27"/>
+      <c r="E123" s="27"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A100:A103"/>
-[...3 lines deleted...]
-    <mergeCell ref="L100:M100"/>
+    <mergeCell ref="A105:A108"/>
+    <mergeCell ref="B105:J108"/>
+    <mergeCell ref="M108:N108"/>
+    <mergeCell ref="L106:M106"/>
+    <mergeCell ref="L105:M105"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A17" r:id="rId1" location="faste_udgifter" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="J2" r:id="rId2" xr:uid="{99848034-C32A-45EC-98FF-5BBF23353BD0}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="48" max="16383" man="1"/>
+    <brk id="50" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="16557e91-e9b2-4834-9848-859aadad3b38" xmlns:ns3="f0f9ed1a-cfeb-488a-bc0a-19581d0a8930" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afa86b3e88015b0edda6375a7d06e278" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101005FAD687265B30A40B53082B93E877E7C" ma:contentTypeVersion="18" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="1c27db22c2b48e529c010befcaba798c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="16557e91-e9b2-4834-9848-859aadad3b38" xmlns:ns3="f0f9ed1a-cfeb-488a-bc0a-19581d0a8930" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63edb69891beb1ae52b98bb41470dc17" ns2:_="" ns3:_="">
     <xsd:import namespace="16557e91-e9b2-4834-9848-859aadad3b38"/>
     <xsd:import namespace="f0f9ed1a-cfeb-488a-bc0a-19581d0a8930"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3940,121 +4057,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="16557e91-e9b2-4834-9848-859aadad3b38">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f0f9ed1a-cfeb-488a-bc0a-19581d0a8930" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0248AF5-D603-43F0-BEDA-59774987C49E}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{979552AB-EAEA-4EB0-9663-EB3B4EFB679F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{979552AB-EAEA-4EB0-9663-EB3B4EFB679F}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03C812E4-C700-42CD-A921-6D95678A5A23}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B3A8205-F347-4D4C-B55D-09667B341A91}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0248AF5-D603-43F0-BEDA-59774987C49E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...26 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company>Finanshuset i Fredensborg A/S</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>PL</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101005FAD687265B30A40B53082B93E877E7C</vt:lpwstr>
   </property>
 </Properties>
 </file>